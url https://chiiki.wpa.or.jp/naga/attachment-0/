--- v0 (2026-04-19)
+++ v1 (2026-06-04)
@@ -2,74 +2,74 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.1.200\disk1\jimukyoku\ﾌｧｲﾙ管理者：山本早知★☆★\【薬局医薬品提供体制HPシステム】\各地域Excelファイル\2025年度\3那賀\2026.1末那賀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\jimukyoku\ﾌｧｲﾙ管理者：山本早知★☆★\【薬局医薬品提供体制HPシステム】\各地域Excelファイル\2026年度\3那賀\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE734DC8-41DB-4C72-B1E4-34DC8858BCCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24CC9DFB-BAAD-4D42-9DB6-321F9D9849C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F6089FDE-5502-4D5A-A2A2-DE4138B79099}"/>
+    <workbookView xWindow="6960" yWindow="0" windowWidth="25950" windowHeight="11400" xr2:uid="{F6089FDE-5502-4D5A-A2A2-DE4138B79099}"/>
   </bookViews>
   <sheets>
     <sheet name="公表例（そのほかの薬局機能）" sheetId="11" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'公表例（そのほかの薬局機能）'!$A$1:$K$68</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'公表例（そのほかの薬局機能）'!$A$1:$K$69</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="462" uniqueCount="166">
   <si>
     <t>所在地</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>薬局名</t>
     <rPh sb="0" eb="3">
       <t>ヤッキョクメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>地域</t>
     <rPh sb="0" eb="2">
       <t>チイキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>基本情報</t>
     <rPh sb="0" eb="2">
       <t>キホン</t>
@@ -821,53 +821,50 @@
   <si>
     <t>0736-66-1000</t>
   </si>
   <si>
     <t>みふく薬局粉河店</t>
   </si>
   <si>
     <t>紀の川市粉河420-2</t>
   </si>
   <si>
     <t>0736-73-7706</t>
   </si>
   <si>
     <t>ヤスイ薬局</t>
   </si>
   <si>
     <t>紀の川市中井阪204-1</t>
   </si>
   <si>
     <t>0736-79-6077</t>
   </si>
   <si>
     <t>10品目</t>
   </si>
   <si>
-    <t>薬局　紀佂</t>
-[...1 lines deleted...]
-  <si>
     <t>紀の川市打田19-11</t>
   </si>
   <si>
     <t>0736-67-8874</t>
   </si>
   <si>
     <t>ゆうあい薬局</t>
   </si>
   <si>
     <t>岩出市川尻54-1</t>
   </si>
   <si>
     <t>0736-69-0234</t>
   </si>
   <si>
     <t>有限会社ファミリー薬局</t>
   </si>
   <si>
     <t>紀の川市貴志川町長山277-210</t>
   </si>
   <si>
     <t>0736-64-7704</t>
   </si>
   <si>
     <t>ユニバーサル薬局</t>
@@ -923,55 +920,83 @@
   <si>
     <t>紀の川市打田1296-5</t>
   </si>
   <si>
     <t>0736-78-2660</t>
   </si>
   <si>
     <t>山路薬局　岩出店</t>
   </si>
   <si>
     <t>岩出市森294</t>
   </si>
   <si>
     <t>0736-69-1606</t>
   </si>
   <si>
     <t>紀の川市貴志川町丸栖６５２</t>
   </si>
   <si>
     <t>オリーブ薬局</t>
   </si>
   <si>
     <t>紀の川市打田1415-4</t>
   </si>
   <si>
-    <t>０７３６－７８－１００３</t>
-[...2 lines deleted...]
-    <t>更新日：2026年2月2日</t>
+    <t>更新日：2026年6月1日</t>
     <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <r>
+      <t>○</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="メイリオ"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>要指導医薬品（OTC医薬品）である緊急避妊薬の販売が可能な薬局</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="メイリオ"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve">については、厚⽣労働省ウェブサイト（https://www.mhlw.go.jp/stf/kinnkyuuhininnyaku.html）にてご確認ください。 </t>
+    </r>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>0736-78-1003</t>
+  </si>
+  <si>
+    <t>薬局　きい</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1541,51 +1566,51 @@
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1710,94 +1735,103 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
@@ -2081,1914 +2115,1934 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F00E790-88F9-4CB8-85D7-84CA162A0A6C}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O68"/>
+  <dimension ref="A1:O69"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:K3"/>
+    <sheetView tabSelected="1" topLeftCell="C48" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="K55" sqref="K55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="25" style="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="1"/>
     <col min="4" max="4" width="50" style="1" customWidth="1"/>
     <col min="5" max="9" width="22.5" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.875" style="1" customWidth="1"/>
     <col min="11" max="11" width="21.75" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="35.25" x14ac:dyDescent="0.4">
       <c r="A1" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
     </row>
     <row r="2" spans="1:15" ht="35.25" x14ac:dyDescent="0.4">
       <c r="A2" s="41" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="41"/>
       <c r="C2" s="41"/>
       <c r="D2" s="41"/>
       <c r="E2" s="41"/>
       <c r="F2" s="41"/>
       <c r="G2" s="41"/>
       <c r="H2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="41"/>
       <c r="K2" s="41"/>
     </row>
     <row r="3" spans="1:15" ht="24.75" x14ac:dyDescent="0.4">
-      <c r="A3" s="63" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="63"/>
+      <c r="A3" s="57" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3" s="57"/>
+      <c r="C3" s="57"/>
+      <c r="D3" s="57"/>
+      <c r="E3" s="57"/>
+      <c r="F3" s="57"/>
+      <c r="G3" s="57"/>
+      <c r="H3" s="57"/>
+      <c r="I3" s="57"/>
+      <c r="J3" s="57"/>
+      <c r="K3" s="57"/>
     </row>
     <row r="4" spans="1:15" ht="20.25" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="62"/>
-[...7 lines deleted...]
-      <c r="I4" s="62"/>
+      <c r="A4" s="56"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
     </row>
     <row r="5" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="57"/>
-[...8 lines deleted...]
-      <c r="K5" s="58"/>
+      <c r="B5" s="63"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="63"/>
+      <c r="F5" s="63"/>
+      <c r="G5" s="63"/>
+      <c r="H5" s="63"/>
+      <c r="I5" s="63"/>
+      <c r="J5" s="63"/>
+      <c r="K5" s="64"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
     </row>
     <row r="6" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="59" t="s">
+      <c r="A6" s="65" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="60"/>
-[...8 lines deleted...]
-      <c r="K6" s="61"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="67"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
     </row>
     <row r="7" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="59" t="s">
+      <c r="A7" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="60"/>
-[...8 lines deleted...]
-      <c r="K7" s="61"/>
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="67"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
     </row>
     <row r="8" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="59" t="s">
+      <c r="A8" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="60"/>
-[...8 lines deleted...]
-      <c r="K8" s="61"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="66"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66"/>
+      <c r="F8" s="66"/>
+      <c r="G8" s="66"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="66"/>
+      <c r="K8" s="67"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
     </row>
-    <row r="9" spans="1:15" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:15" ht="45" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="68" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="69"/>
       <c r="C9" s="69"/>
       <c r="D9" s="69"/>
       <c r="E9" s="69"/>
       <c r="F9" s="69"/>
       <c r="G9" s="69"/>
       <c r="H9" s="69"/>
       <c r="I9" s="69"/>
       <c r="J9" s="69"/>
       <c r="K9" s="70"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
     </row>
-    <row r="10" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
-[...1 lines deleted...]
-      <c r="A11" s="51" t="s">
+    <row r="10" spans="1:15" ht="23.25" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="71" t="s">
+        <v>163</v>
+      </c>
+      <c r="B10" s="72"/>
+      <c r="C10" s="72"/>
+      <c r="D10" s="72"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="72"/>
+      <c r="I10" s="72"/>
+      <c r="J10" s="72"/>
+      <c r="K10" s="73"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="6"/>
+    </row>
+    <row r="11" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="12" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="52"/>
-[...3 lines deleted...]
-      <c r="F11" s="54" t="s">
+      <c r="B12" s="52"/>
+      <c r="C12" s="52"/>
+      <c r="D12" s="52"/>
+      <c r="E12" s="53"/>
+      <c r="F12" s="54" t="s">
         <v>5</v>
       </c>
-      <c r="G11" s="52"/>
-[...6 lines deleted...]
-      <c r="A12" s="42" t="s">
+      <c r="G12" s="52"/>
+      <c r="H12" s="52"/>
+      <c r="I12" s="52"/>
+      <c r="J12" s="52"/>
+      <c r="K12" s="55"/>
+    </row>
+    <row r="13" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="44" t="s">
+      <c r="B13" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="44" t="s">
+      <c r="C13" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="D12" s="46" t="s">
+      <c r="D13" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="E12" s="46" t="s">
+      <c r="E13" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="F12" s="48" t="s">
+      <c r="F13" s="48" t="s">
         <v>23</v>
       </c>
-      <c r="G12" s="46" t="s">
+      <c r="G13" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="H12" s="46" t="s">
+      <c r="H13" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="I12" s="46" t="s">
+      <c r="I13" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="J12" s="64" t="s">
+      <c r="J13" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="K12" s="8"/>
-[...16 lines deleted...]
-    <row r="14" spans="1:15" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="K13" s="8"/>
+    </row>
+    <row r="14" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="43"/>
       <c r="B14" s="45"/>
       <c r="C14" s="45"/>
       <c r="D14" s="47"/>
-      <c r="E14" s="50"/>
-      <c r="F14" s="49"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="48"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
-      <c r="J14" s="65"/>
-[...6 lines deleted...]
-      <c r="B15" s="10" t="s">
+      <c r="J14" s="59"/>
+      <c r="K14" s="60" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="43"/>
+      <c r="B15" s="45"/>
+      <c r="C15" s="45"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="49"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="59"/>
+      <c r="K15" s="61"/>
+    </row>
+    <row r="16" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="C15" s="11" t="s">
+      <c r="C16" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="D15" s="12" t="s">
+      <c r="D16" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="E15" s="13" t="s">
+      <c r="E16" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="F15" s="14" t="s">
-[...5 lines deleted...]
-      <c r="H15" s="11">
+      <c r="F16" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H16" s="11">
         <v>50</v>
       </c>
-      <c r="I15" s="15" t="s">
-[...40 lines deleted...]
-      <c r="K16" s="25" t="s">
+      <c r="I16" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="J16" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="K16" s="17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="19" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C17" s="20" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D17" s="21" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E17" s="13" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="F17" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H17" s="20">
-        <v>500</v>
+        <v>51</v>
       </c>
       <c r="I17" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="19" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C18" s="20" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D18" s="21" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="E18" s="13" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="H18" s="20" t="s">
-        <v>45</v>
+      <c r="H18" s="20">
+        <v>500</v>
       </c>
       <c r="I18" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K18" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="19" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C19" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="21" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E19" s="13" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="F19" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G19" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="H19" s="20">
-        <v>1747</v>
+      <c r="H19" s="20" t="s">
+        <v>45</v>
       </c>
       <c r="I19" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J19" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K19" s="25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>161</v>
+        <v>46</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="21" t="s">
-        <v>162</v>
+        <v>47</v>
       </c>
       <c r="E20" s="13" t="s">
-        <v>163</v>
+        <v>48</v>
       </c>
       <c r="F20" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G20" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H20" s="20">
-        <v>48</v>
+        <v>1747</v>
       </c>
       <c r="I20" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K20" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="19" t="s">
-        <v>49</v>
+        <v>160</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="21" t="s">
-        <v>50</v>
+        <v>161</v>
       </c>
       <c r="E21" s="13" t="s">
-        <v>51</v>
+        <v>164</v>
       </c>
       <c r="F21" s="22" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G21" s="20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H21" s="20">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="I21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K21" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="19" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="21" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E22" s="13" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F22" s="22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G22" s="20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H22" s="20">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="I22" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J22" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K22" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="19" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="21" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E23" s="13" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="F23" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G23" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="20">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="I23" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J23" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="19" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="21" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E24" s="13" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F24" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G24" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H24" s="20">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="I24" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J24" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K24" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="19" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="21" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E25" s="13" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="F25" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H25" s="20">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="I25" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J25" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K25" s="25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="19" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="21" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="E26" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F26" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="20">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="I26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J26" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K26" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19" t="s">
-        <v>151</v>
+        <v>64</v>
       </c>
       <c r="C27" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D27" s="21" t="s">
-        <v>152</v>
+        <v>65</v>
       </c>
       <c r="E27" s="13" t="s">
-        <v>153</v>
+        <v>66</v>
       </c>
       <c r="F27" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G27" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H27" s="20">
         <v>10</v>
       </c>
       <c r="I27" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J27" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K27" s="25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="19" t="s">
-        <v>67</v>
+        <v>150</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="21" t="s">
-        <v>68</v>
+        <v>151</v>
       </c>
       <c r="E28" s="13" t="s">
-        <v>69</v>
+        <v>152</v>
       </c>
       <c r="F28" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G28" s="20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H28" s="20">
-        <v>1250</v>
+        <v>10</v>
       </c>
       <c r="I28" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J28" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K28" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="19" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="21" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="E29" s="13" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="F29" s="22" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>34</v>
       </c>
       <c r="H29" s="20">
-        <v>1</v>
+        <v>1250</v>
       </c>
       <c r="I29" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J29" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K29" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="19" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="21" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E30" s="13" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="F30" s="22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G30" s="20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H30" s="20">
-        <v>60</v>
+        <v>1</v>
       </c>
       <c r="I30" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J30" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K30" s="25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="19" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C31" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D31" s="21" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E31" s="13" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F31" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G31" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H31" s="20">
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="I31" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J31" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K31" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="19" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D32" s="21" t="s">
-        <v>160</v>
+        <v>77</v>
       </c>
       <c r="E32" s="13" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="F32" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="20">
         <v>5</v>
       </c>
       <c r="I32" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J32" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K32" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="19" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="21" t="s">
-        <v>82</v>
+        <v>159</v>
       </c>
       <c r="E33" s="13" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="F33" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="20">
-        <v>50</v>
+        <v>5</v>
       </c>
       <c r="I33" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J33" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K33" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="19" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C34" s="20" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D34" s="21" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="E34" s="13" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="F34" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G34" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="20">
-        <v>800</v>
+        <v>50</v>
       </c>
       <c r="I34" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J34" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K34" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="19" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C35" s="20" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D35" s="21" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E35" s="13" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F35" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H35" s="20">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="I35" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J35" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K35" s="25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="19" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="21" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="E36" s="13" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="F36" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="20">
         <v>1000</v>
       </c>
       <c r="I36" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J36" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K36" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="19" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="21" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E37" s="13" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F37" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="20">
-        <v>2</v>
+        <v>1000</v>
       </c>
       <c r="I37" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K37" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="19" t="s">
-        <v>154</v>
+        <v>93</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D38" s="21" t="s">
-        <v>155</v>
+        <v>94</v>
       </c>
       <c r="E38" s="13" t="s">
-        <v>156</v>
+        <v>95</v>
       </c>
       <c r="F38" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G38" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H38" s="20">
-        <v>50</v>
+        <v>2</v>
       </c>
       <c r="I38" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J38" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K38" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="19" t="s">
-        <v>96</v>
+        <v>153</v>
       </c>
       <c r="C39" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="21" t="s">
-        <v>97</v>
+        <v>154</v>
       </c>
       <c r="E39" s="13" t="s">
-        <v>98</v>
+        <v>155</v>
       </c>
       <c r="F39" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G39" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H39" s="20">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I39" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J39" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K39" s="25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="19" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="21" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E40" s="13" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="F40" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="20">
         <v>48</v>
       </c>
       <c r="I40" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J40" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K40" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="19" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C41" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D41" s="21" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E41" s="13" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="F41" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G41" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H41" s="20">
-        <v>5</v>
+        <v>48</v>
       </c>
       <c r="I41" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J41" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K41" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="19" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="21" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E42" s="13" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F42" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G42" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H42" s="20">
         <v>5</v>
       </c>
       <c r="I42" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J42" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K42" s="25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="19" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C43" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="21" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E43" s="13" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F43" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G43" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H43" s="20">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="I43" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J43" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K43" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="19" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C44" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D44" s="21" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E44" s="13" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F44" s="22" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G44" s="20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H44" s="20">
         <v>48</v>
       </c>
       <c r="I44" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J44" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K44" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="19" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C45" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D45" s="21" t="s">
-        <v>150</v>
+        <v>112</v>
       </c>
       <c r="E45" s="13" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F45" s="22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G45" s="20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H45" s="20">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="I45" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J45" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K45" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="19" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C46" s="20" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="D46" s="21" t="s">
-        <v>117</v>
+        <v>149</v>
       </c>
       <c r="E46" s="13" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="F46" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G46" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H46" s="20">
-        <v>20</v>
+        <v>78</v>
       </c>
       <c r="I46" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J46" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K46" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="19" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C47" s="20" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D47" s="21" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E47" s="13" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="F47" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G47" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H47" s="20">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="I47" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J47" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K47" s="25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="19" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D48" s="21" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E48" s="13" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="F48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G48" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H48" s="20">
         <v>48</v>
       </c>
       <c r="I48" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J48" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K48" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="19" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C49" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D49" s="21" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E49" s="13" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F49" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G49" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="H49" s="20" t="s">
-        <v>128</v>
+      <c r="H49" s="20">
+        <v>48</v>
       </c>
       <c r="I49" s="23" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="J49" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K49" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="19" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C50" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D50" s="21" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E50" s="13" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="F50" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G50" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="H50" s="20">
-        <v>50</v>
+      <c r="H50" s="20" t="s">
+        <v>128</v>
       </c>
       <c r="I50" s="23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J50" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K50" s="25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B51" s="19" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="C51" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D51" s="21" t="s">
-        <v>158</v>
+        <v>129</v>
       </c>
       <c r="E51" s="13" t="s">
-        <v>159</v>
+        <v>130</v>
       </c>
       <c r="F51" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G51" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H51" s="20">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="I51" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J51" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K51" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B52" s="19" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="C52" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D52" s="21" t="s">
-        <v>133</v>
+        <v>157</v>
       </c>
       <c r="E52" s="13" t="s">
-        <v>134</v>
+        <v>158</v>
       </c>
       <c r="F52" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G52" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H52" s="20">
-        <v>58</v>
+        <v>3</v>
       </c>
       <c r="I52" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J52" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K52" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="19" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C53" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D53" s="21" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="E53" s="13" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F53" s="22" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G53" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H53" s="20">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="I53" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J53" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K53" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="19" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C54" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D54" s="21" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="E54" s="13" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="F54" s="22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G54" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H54" s="20">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="I54" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J54" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K54" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="19" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C55" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D55" s="21" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E55" s="13" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="F55" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G55" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H55" s="20">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="I55" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J55" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K55" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B56" s="19" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C56" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D56" s="21" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E56" s="13" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="F56" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G56" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="20">
         <v>48</v>
       </c>
       <c r="I56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J56" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K56" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="19" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C57" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D57" s="21" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="E57" s="13" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="F57" s="22" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G57" s="20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H57" s="20">
         <v>48</v>
       </c>
       <c r="I57" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J57" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K57" s="25" t="s">
-        <v>34</v>
-[...16 lines deleted...]
-      <c r="A60" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B58" s="19" t="s">
+        <v>146</v>
+      </c>
+      <c r="C58" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="D58" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="E58" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="F58" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="G58" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="H58" s="20">
+        <v>48</v>
+      </c>
+      <c r="I58" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="J58" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="K58" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A59" s="26"/>
+      <c r="B59" s="27"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="29"/>
+      <c r="E59" s="30"/>
+      <c r="F59" s="31"/>
+      <c r="G59" s="28"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="32"/>
+      <c r="J59" s="33"/>
+      <c r="K59" s="34"/>
+    </row>
+    <row r="61" spans="1:11" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A61" s="2" t="s">
         <v>7</v>
-      </c>
-[...3 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:11" ht="19.5" x14ac:dyDescent="0.4">
       <c r="A62" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A63" s="3" t="s">
         <v>16</v>
-      </c>
-[...3 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="19.5" x14ac:dyDescent="0.4">
       <c r="A64" s="4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A65" s="4" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="65" spans="1:15" ht="19.5" x14ac:dyDescent="0.4">
-      <c r="A65" s="3" t="s">
+    <row r="66" spans="1:15" ht="19.5" x14ac:dyDescent="0.4">
+      <c r="A66" s="3" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="66" spans="1:15" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
-[...1 lines deleted...]
-      <c r="A67" s="35" t="s">
+    <row r="67" spans="1:15" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
+    <row r="68" spans="1:15" ht="22.5" x14ac:dyDescent="0.4">
+      <c r="A68" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="B67" s="36"/>
-[...27 lines deleted...]
-      <c r="K68" s="40"/>
+      <c r="B68" s="36"/>
+      <c r="C68" s="36"/>
+      <c r="D68" s="36"/>
+      <c r="E68" s="36"/>
+      <c r="F68" s="36"/>
+      <c r="G68" s="36"/>
+      <c r="H68" s="36"/>
+      <c r="I68" s="36"/>
+      <c r="J68" s="36"/>
+      <c r="K68" s="37"/>
       <c r="L68" s="5"/>
       <c r="M68" s="5"/>
       <c r="N68" s="5"/>
       <c r="O68" s="5"/>
     </row>
+    <row r="69" spans="1:15" ht="23.25" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A69" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B69" s="39"/>
+      <c r="C69" s="39"/>
+      <c r="D69" s="39"/>
+      <c r="E69" s="39"/>
+      <c r="F69" s="39"/>
+      <c r="G69" s="39"/>
+      <c r="H69" s="39"/>
+      <c r="I69" s="39"/>
+      <c r="J69" s="39"/>
+      <c r="K69" s="40"/>
+      <c r="L69" s="5"/>
+      <c r="M69" s="5"/>
+      <c r="N69" s="5"/>
+      <c r="O69" s="5"/>
+    </row>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="25">
+    <mergeCell ref="J13:J15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="I13:I15"/>
+    <mergeCell ref="A5:K5"/>
+    <mergeCell ref="A6:K6"/>
+    <mergeCell ref="A7:K7"/>
+    <mergeCell ref="A8:K8"/>
+    <mergeCell ref="A9:K9"/>
+    <mergeCell ref="A10:K10"/>
+    <mergeCell ref="A68:K68"/>
+    <mergeCell ref="A69:K69"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="C13:C15"/>
+    <mergeCell ref="D13:D15"/>
+    <mergeCell ref="F13:F15"/>
+    <mergeCell ref="E13:E15"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="G13:G15"/>
+    <mergeCell ref="H13:H15"/>
+    <mergeCell ref="F12:K12"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A3:K3"/>
-    <mergeCell ref="J12:J14"/>
-[...20 lines deleted...]
-    <mergeCell ref="A6:K6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="71" fitToHeight="10" orientation="landscape" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>