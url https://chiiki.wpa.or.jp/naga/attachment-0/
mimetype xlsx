--- v1 (2026-06-04)
+++ v2 (2026-07-26)
@@ -1,68 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\jimukyoku\ﾌｧｲﾙ管理者：山本早知★☆★\【薬局医薬品提供体制HPシステム】\各地域Excelファイル\2026年度\3那賀\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\jimukyoku\ﾌｧｲﾙ管理者：山本早知★☆★\【☆2薬局医薬品提供体制HPシステム】\各地域Excelファイル\2026年度\3那賀\2026.6末那賀\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24CC9DFB-BAAD-4D42-9DB6-321F9D9849C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C05504DA-1213-43DC-A6A8-FA697DBE6172}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6960" yWindow="0" windowWidth="25950" windowHeight="11400" xr2:uid="{F6089FDE-5502-4D5A-A2A2-DE4138B79099}"/>
+    <workbookView xWindow="1875" yWindow="555" windowWidth="16725" windowHeight="14520" xr2:uid="{F6089FDE-5502-4D5A-A2A2-DE4138B79099}"/>
   </bookViews>
   <sheets>
     <sheet name="公表例（そのほかの薬局機能）" sheetId="11" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'公表例（そのほかの薬局機能）'!$A$1:$K$69</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="462" uniqueCount="166">
   <si>
     <t>所在地</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>薬局名</t>
     <rPh sb="0" eb="3">
       <t>ヤッキョクメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>地域</t>
     <rPh sb="0" eb="2">
       <t>チイキ</t>
@@ -548,53 +551,50 @@
   <si>
     <t>会員</t>
   </si>
   <si>
     <t>岩出市金池390-1グリーンヒル金池101号</t>
   </si>
   <si>
     <t>0736-61-7111</t>
   </si>
   <si>
     <t>◯</t>
   </si>
   <si>
     <t>✕</t>
   </si>
   <si>
     <t>岩出メディカルタウン調剤薬局</t>
   </si>
   <si>
     <t>岩出市吉田411-1</t>
   </si>
   <si>
     <t>0736-69-5520</t>
   </si>
   <si>
-    <t>ウエルシア岩出中黒店</t>
-[...1 lines deleted...]
-  <si>
     <t>非会員</t>
   </si>
   <si>
     <t>岩出市中黒546番地</t>
   </si>
   <si>
     <t>0736-69-5032</t>
   </si>
   <si>
     <t>エール薬局　岩出店</t>
   </si>
   <si>
     <t>岩出市吉田305</t>
   </si>
   <si>
     <t>0736-67-7770</t>
   </si>
   <si>
     <t>48品目</t>
   </si>
   <si>
     <t>エバグリーン薬局岩出高塚店</t>
   </si>
   <si>
     <t>岩出市</t>
@@ -918,85 +918,88 @@
     <t>データボックス薬局</t>
   </si>
   <si>
     <t>紀の川市打田1296-5</t>
   </si>
   <si>
     <t>0736-78-2660</t>
   </si>
   <si>
     <t>山路薬局　岩出店</t>
   </si>
   <si>
     <t>岩出市森294</t>
   </si>
   <si>
     <t>0736-69-1606</t>
   </si>
   <si>
     <t>紀の川市貴志川町丸栖６５２</t>
   </si>
   <si>
     <t>オリーブ薬局</t>
   </si>
   <si>
     <t>紀の川市打田1415-4</t>
-  </si>
-[...2 lines deleted...]
-    <phoneticPr fontId="1"/>
   </si>
   <si>
     <r>
       <t>○</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="メイリオ"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>要指導医薬品（OTC医薬品）である緊急避妊薬の販売が可能な薬局</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="メイリオ"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t xml:space="preserve">については、厚⽣労働省ウェブサイト（https://www.mhlw.go.jp/stf/kinnkyuuhininnyaku.html）にてご確認ください。 </t>
     </r>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>0736-78-1003</t>
   </si>
   <si>
     <t>薬局　きい</t>
+  </si>
+  <si>
+    <t>更新日：2026年7月1日</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>ウエルシア薬局岩出中黒店</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1672,230 +1675,230 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1957,51 +1960,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2099,335 +2102,335 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F00E790-88F9-4CB8-85D7-84CA162A0A6C}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O69"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C48" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="K55" sqref="K55"/>
+    <sheetView tabSelected="1" topLeftCell="A27" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="15" style="1" customWidth="1"/>
     <col min="2" max="2" width="25" style="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="1"/>
     <col min="4" max="4" width="50" style="1" customWidth="1"/>
     <col min="5" max="9" width="22.5" style="1" customWidth="1"/>
     <col min="10" max="10" width="16.875" style="1" customWidth="1"/>
     <col min="11" max="11" width="21.75" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="35.25" x14ac:dyDescent="0.4">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="41"/>
-[...8 lines deleted...]
-      <c r="K1" s="41"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
     </row>
     <row r="2" spans="1:15" ht="35.25" x14ac:dyDescent="0.4">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="59" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="41"/>
-[...8 lines deleted...]
-      <c r="K2" s="41"/>
+      <c r="B2" s="59"/>
+      <c r="C2" s="59"/>
+      <c r="D2" s="59"/>
+      <c r="E2" s="59"/>
+      <c r="F2" s="59"/>
+      <c r="G2" s="59"/>
+      <c r="H2" s="59"/>
+      <c r="I2" s="59"/>
+      <c r="J2" s="59"/>
+      <c r="K2" s="59"/>
     </row>
     <row r="3" spans="1:15" ht="24.75" x14ac:dyDescent="0.4">
-      <c r="A3" s="57" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="57"/>
+      <c r="A3" s="73" t="s">
+        <v>164</v>
+      </c>
+      <c r="B3" s="73"/>
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="73"/>
+      <c r="G3" s="73"/>
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="73"/>
     </row>
     <row r="4" spans="1:15" ht="20.25" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A4" s="56"/>
-[...7 lines deleted...]
-      <c r="I4" s="56"/>
+      <c r="A4" s="72"/>
+      <c r="B4" s="72"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
     </row>
     <row r="5" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="62" t="s">
+      <c r="A5" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="63"/>
-[...8 lines deleted...]
-      <c r="K5" s="64"/>
+      <c r="B5" s="42"/>
+      <c r="C5" s="42"/>
+      <c r="D5" s="42"/>
+      <c r="E5" s="42"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="42"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="42"/>
+      <c r="J5" s="42"/>
+      <c r="K5" s="43"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
     </row>
     <row r="6" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="66"/>
-[...8 lines deleted...]
-      <c r="K6" s="67"/>
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="46"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
     </row>
     <row r="7" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="65" t="s">
+      <c r="A7" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="66"/>
-[...8 lines deleted...]
-      <c r="K7" s="67"/>
+      <c r="B7" s="45"/>
+      <c r="C7" s="45"/>
+      <c r="D7" s="45"/>
+      <c r="E7" s="45"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="45"/>
+      <c r="H7" s="45"/>
+      <c r="I7" s="45"/>
+      <c r="J7" s="45"/>
+      <c r="K7" s="46"/>
       <c r="L7" s="6"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
     </row>
     <row r="8" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="65" t="s">
+      <c r="A8" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="66"/>
-[...8 lines deleted...]
-      <c r="K8" s="67"/>
+      <c r="B8" s="45"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
+      <c r="I8" s="45"/>
+      <c r="J8" s="45"/>
+      <c r="K8" s="46"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
     </row>
     <row r="9" spans="1:15" ht="45" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="68" t="s">
+      <c r="A9" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="69"/>
-[...8 lines deleted...]
-      <c r="K9" s="70"/>
+      <c r="B9" s="48"/>
+      <c r="C9" s="48"/>
+      <c r="D9" s="48"/>
+      <c r="E9" s="48"/>
+      <c r="F9" s="48"/>
+      <c r="G9" s="48"/>
+      <c r="H9" s="48"/>
+      <c r="I9" s="48"/>
+      <c r="J9" s="48"/>
+      <c r="K9" s="49"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
     </row>
     <row r="10" spans="1:15" ht="23.25" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A10" s="71" t="s">
-[...11 lines deleted...]
-      <c r="K10" s="73"/>
+      <c r="A10" s="50" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="51"/>
+      <c r="K10" s="52"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
     </row>
     <row r="11" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45"/>
     <row r="12" spans="1:15" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A12" s="51" t="s">
+      <c r="A12" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="B12" s="52"/>
-[...3 lines deleted...]
-      <c r="F12" s="54" t="s">
+      <c r="B12" s="68"/>
+      <c r="C12" s="68"/>
+      <c r="D12" s="68"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="G12" s="52"/>
-[...3 lines deleted...]
-      <c r="K12" s="55"/>
+      <c r="G12" s="68"/>
+      <c r="H12" s="68"/>
+      <c r="I12" s="68"/>
+      <c r="J12" s="68"/>
+      <c r="K12" s="71"/>
     </row>
     <row r="13" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="42" t="s">
+      <c r="A13" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="44" t="s">
+      <c r="B13" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="44" t="s">
+      <c r="C13" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="D13" s="46" t="s">
+      <c r="D13" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="E13" s="46" t="s">
+      <c r="E13" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="F13" s="48" t="s">
+      <c r="F13" s="64" t="s">
         <v>23</v>
       </c>
-      <c r="G13" s="46" t="s">
+      <c r="G13" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="H13" s="46" t="s">
+      <c r="H13" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="I13" s="46" t="s">
+      <c r="I13" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="J13" s="58" t="s">
+      <c r="J13" s="35" t="s">
         <v>22</v>
       </c>
       <c r="K13" s="8"/>
     </row>
     <row r="14" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A14" s="43"/>
-[...9 lines deleted...]
-      <c r="K14" s="60" t="s">
+      <c r="A14" s="61"/>
+      <c r="B14" s="63"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="40"/>
+      <c r="H14" s="40"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="36"/>
+      <c r="K14" s="37" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A15" s="43"/>
-[...9 lines deleted...]
-      <c r="K15" s="61"/>
+      <c r="A15" s="61"/>
+      <c r="B15" s="63"/>
+      <c r="C15" s="63"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="40"/>
+      <c r="I15" s="40"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="38"/>
     </row>
     <row r="16" spans="1:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>31</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>32</v>
       </c>
       <c r="F16" s="14" t="s">
         <v>33</v>
       </c>
       <c r="G16" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H16" s="11">
         <v>50</v>
@@ -2460,1460 +2463,1460 @@
       </c>
       <c r="F17" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H17" s="20">
         <v>51</v>
       </c>
       <c r="I17" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="19" t="s">
+        <v>165</v>
+      </c>
+      <c r="C18" s="20" t="s">
         <v>38</v>
       </c>
-      <c r="C18" s="20" t="s">
+      <c r="D18" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="D18" s="21" t="s">
+      <c r="E18" s="13" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G18" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="20">
         <v>500</v>
       </c>
       <c r="I18" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J18" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K18" s="25" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="19" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C19" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D19" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="E19" s="13" t="s">
+      <c r="F19" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="H19" s="20" t="s">
         <v>44</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
       <c r="I19" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J19" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K19" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A20" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="19" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D20" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" s="13" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F20" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G20" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H20" s="20">
         <v>1747</v>
       </c>
       <c r="I20" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J20" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K20" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A21" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="19" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="21" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E21" s="13" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="F21" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="20">
         <v>48</v>
       </c>
       <c r="I21" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J21" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K21" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="19" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="E22" s="13" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F22" s="22" t="s">
         <v>34</v>
       </c>
       <c r="G22" s="20" t="s">
         <v>34</v>
       </c>
       <c r="H22" s="20">
         <v>100</v>
       </c>
       <c r="I22" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J22" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K22" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A23" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="19" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E23" s="13" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="F23" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G23" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H23" s="20">
         <v>60</v>
       </c>
       <c r="I23" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J23" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K23" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A24" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B24" s="19" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D24" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="E24" s="13" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="F24" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G24" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H24" s="20">
         <v>48</v>
       </c>
       <c r="I24" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J24" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K24" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A25" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="19" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D25" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="E25" s="13" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F25" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H25" s="20">
         <v>10</v>
       </c>
       <c r="I25" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J25" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K25" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A26" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="19" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C26" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="13" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F26" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="20">
         <v>48</v>
       </c>
       <c r="I26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J26" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K26" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A27" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="19" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C27" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D27" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E27" s="13" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="F27" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G27" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H27" s="20">
         <v>10</v>
       </c>
       <c r="I27" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J27" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K27" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A28" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="19" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C28" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="E28" s="13" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="F28" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G28" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H28" s="20">
         <v>10</v>
       </c>
       <c r="I28" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J28" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K28" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A29" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="19" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C29" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="21" t="s">
+        <v>67</v>
+      </c>
+      <c r="E29" s="13" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F29" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G29" s="20" t="s">
         <v>34</v>
       </c>
       <c r="H29" s="20">
         <v>1250</v>
       </c>
       <c r="I29" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J29" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K29" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A30" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="19" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" s="13" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F30" s="22" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="H30" s="20">
         <v>1</v>
       </c>
       <c r="I30" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J30" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K30" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A31" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="19" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C31" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D31" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="E31" s="13" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F31" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G31" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H31" s="20">
         <v>60</v>
       </c>
       <c r="I31" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J31" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K31" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A32" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B32" s="19" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D32" s="21" t="s">
+        <v>76</v>
+      </c>
+      <c r="E32" s="13" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F32" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H32" s="20">
         <v>5</v>
       </c>
       <c r="I32" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J32" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K32" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A33" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="19" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C33" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="21" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E33" s="13" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F33" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G33" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H33" s="20">
         <v>5</v>
       </c>
       <c r="I33" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J33" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K33" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A34" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B34" s="19" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C34" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D34" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="E34" s="13" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F34" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G34" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H34" s="20">
         <v>50</v>
       </c>
       <c r="I34" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J34" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K34" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A35" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="C35" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35" s="21" t="s">
         <v>84</v>
       </c>
-      <c r="C35" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="21" t="s">
+      <c r="E35" s="13" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F35" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G35" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H35" s="20">
         <v>800</v>
       </c>
       <c r="I35" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J35" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K35" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A36" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="19" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="E36" s="13" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F36" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="20">
         <v>1000</v>
       </c>
       <c r="I36" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J36" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K36" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A37" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="19" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C37" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D37" s="21" t="s">
+        <v>90</v>
+      </c>
+      <c r="E37" s="13" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F37" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G37" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H37" s="20">
         <v>1000</v>
       </c>
       <c r="I37" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J37" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K37" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A38" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="19" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D38" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="E38" s="13" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F38" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G38" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H38" s="20">
         <v>2</v>
       </c>
       <c r="I38" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J38" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K38" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A39" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="19" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C39" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="E39" s="13" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F39" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G39" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H39" s="20">
         <v>50</v>
       </c>
       <c r="I39" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J39" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K39" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A40" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B40" s="19" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="E40" s="13" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F40" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="20">
         <v>48</v>
       </c>
       <c r="I40" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J40" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K40" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A41" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B41" s="19" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C41" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D41" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="E41" s="13" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F41" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G41" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H41" s="20">
         <v>48</v>
       </c>
       <c r="I41" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J41" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K41" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A42" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B42" s="19" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="E42" s="13" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F42" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G42" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H42" s="20">
         <v>5</v>
       </c>
       <c r="I42" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J42" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K42" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A43" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="19" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C43" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="E43" s="13" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="F43" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G43" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H43" s="20">
         <v>5</v>
       </c>
       <c r="I43" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J43" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K43" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A44" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B44" s="19" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C44" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D44" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="E44" s="13" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="F44" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G44" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H44" s="20">
         <v>48</v>
       </c>
       <c r="I44" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J44" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K44" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A45" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B45" s="19" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C45" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D45" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="E45" s="13" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="F45" s="22" t="s">
         <v>34</v>
       </c>
       <c r="G45" s="20" t="s">
         <v>34</v>
       </c>
       <c r="H45" s="20">
         <v>48</v>
       </c>
       <c r="I45" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J45" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K45" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A46" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B46" s="19" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C46" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D46" s="21" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E46" s="13" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F46" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G46" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H46" s="20">
         <v>78</v>
       </c>
       <c r="I46" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J46" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K46" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A47" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B47" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D47" s="21" t="s">
         <v>116</v>
       </c>
-      <c r="C47" s="20" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="21" t="s">
+      <c r="E47" s="13" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F47" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G47" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H47" s="20">
         <v>20</v>
       </c>
       <c r="I47" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J47" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K47" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A48" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B48" s="19" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D48" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="E48" s="13" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G48" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H48" s="20">
         <v>48</v>
       </c>
       <c r="I48" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J48" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K48" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A49" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="19" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C49" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D49" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="E49" s="13" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F49" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G49" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H49" s="20">
         <v>48</v>
       </c>
       <c r="I49" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J49" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K49" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A50" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="19" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C50" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D50" s="21" t="s">
+        <v>125</v>
+      </c>
+      <c r="E50" s="13" t="s">
         <v>126</v>
       </c>
-      <c r="E50" s="13" t="s">
+      <c r="F50" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="G50" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="H50" s="20" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
       <c r="I50" s="23" t="s">
         <v>34</v>
       </c>
       <c r="J50" s="24" t="s">
         <v>34</v>
       </c>
       <c r="K50" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A51" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B51" s="19" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C51" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D51" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="E51" s="13" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="F51" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G51" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H51" s="20">
         <v>50</v>
       </c>
       <c r="I51" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J51" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K51" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A52" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B52" s="19" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C52" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D52" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="E52" s="13" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="F52" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G52" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H52" s="20">
         <v>3</v>
       </c>
       <c r="I52" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J52" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K52" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A53" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="19" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C53" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D53" s="21" t="s">
+        <v>131</v>
+      </c>
+      <c r="E53" s="13" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="F53" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G53" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H53" s="20">
         <v>58</v>
       </c>
       <c r="I53" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J53" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K53" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A54" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B54" s="19" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C54" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D54" s="21" t="s">
+        <v>134</v>
+      </c>
+      <c r="E54" s="13" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="F54" s="22" t="s">
         <v>34</v>
       </c>
       <c r="G54" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H54" s="20">
         <v>50</v>
       </c>
       <c r="I54" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J54" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K54" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A55" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B55" s="19" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C55" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D55" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="E55" s="13" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="F55" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G55" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H55" s="20">
         <v>59</v>
       </c>
       <c r="I55" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J55" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K55" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A56" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B56" s="19" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C56" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D56" s="21" t="s">
+        <v>140</v>
+      </c>
+      <c r="E56" s="13" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="F56" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G56" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="20">
         <v>48</v>
       </c>
       <c r="I56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J56" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K56" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A57" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B57" s="19" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C57" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D57" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="E57" s="13" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="F57" s="22" t="s">
         <v>33</v>
       </c>
       <c r="G57" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H57" s="20">
         <v>48</v>
       </c>
       <c r="I57" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J57" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K57" s="25" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A58" s="18" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="19" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C58" s="20" t="s">
         <v>30</v>
       </c>
       <c r="D58" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="E58" s="13" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="F58" s="22" t="s">
         <v>34</v>
       </c>
       <c r="G58" s="20" t="s">
         <v>34</v>
       </c>
       <c r="H58" s="20">
         <v>48</v>
       </c>
       <c r="I58" s="23" t="s">
         <v>33</v>
       </c>
       <c r="J58" s="24" t="s">
         <v>33</v>
       </c>
       <c r="K58" s="25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A59" s="26"/>
       <c r="B59" s="27"/>
       <c r="C59" s="28"/>
       <c r="D59" s="29"/>
@@ -3935,114 +3938,114 @@
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:11" ht="19.5" x14ac:dyDescent="0.4">
       <c r="A63" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:11" ht="19.5" x14ac:dyDescent="0.4">
       <c r="A64" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:15" ht="19.5" x14ac:dyDescent="0.4">
       <c r="A65" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="66" spans="1:15" ht="19.5" x14ac:dyDescent="0.4">
       <c r="A66" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:15" ht="19.5" thickBot="1" x14ac:dyDescent="0.45"/>
     <row r="68" spans="1:15" ht="22.5" x14ac:dyDescent="0.4">
-      <c r="A68" s="35" t="s">
+      <c r="A68" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="B68" s="36"/>
-[...8 lines deleted...]
-      <c r="K68" s="37"/>
+      <c r="B68" s="54"/>
+      <c r="C68" s="54"/>
+      <c r="D68" s="54"/>
+      <c r="E68" s="54"/>
+      <c r="F68" s="54"/>
+      <c r="G68" s="54"/>
+      <c r="H68" s="54"/>
+      <c r="I68" s="54"/>
+      <c r="J68" s="54"/>
+      <c r="K68" s="55"/>
       <c r="L68" s="5"/>
       <c r="M68" s="5"/>
       <c r="N68" s="5"/>
       <c r="O68" s="5"/>
     </row>
     <row r="69" spans="1:15" ht="23.25" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A69" s="38" t="s">
+      <c r="A69" s="56" t="s">
         <v>26</v>
       </c>
-      <c r="B69" s="39"/>
-[...8 lines deleted...]
-      <c r="K69" s="40"/>
+      <c r="B69" s="57"/>
+      <c r="C69" s="57"/>
+      <c r="D69" s="57"/>
+      <c r="E69" s="57"/>
+      <c r="F69" s="57"/>
+      <c r="G69" s="57"/>
+      <c r="H69" s="57"/>
+      <c r="I69" s="57"/>
+      <c r="J69" s="57"/>
+      <c r="K69" s="58"/>
       <c r="L69" s="5"/>
       <c r="M69" s="5"/>
       <c r="N69" s="5"/>
       <c r="O69" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="J13:J15"/>
-[...7 lines deleted...]
-    <mergeCell ref="A10:K10"/>
     <mergeCell ref="A68:K68"/>
     <mergeCell ref="A69:K69"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="B13:B15"/>
     <mergeCell ref="C13:C15"/>
     <mergeCell ref="D13:D15"/>
     <mergeCell ref="F13:F15"/>
     <mergeCell ref="E13:E15"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="G13:G15"/>
     <mergeCell ref="H13:H15"/>
     <mergeCell ref="F12:K12"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A3:K3"/>
+    <mergeCell ref="J13:J15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="I13:I15"/>
+    <mergeCell ref="A5:K5"/>
+    <mergeCell ref="A6:K6"/>
+    <mergeCell ref="A7:K7"/>
+    <mergeCell ref="A8:K8"/>
+    <mergeCell ref="A9:K9"/>
+    <mergeCell ref="A10:K10"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="71" fitToHeight="10" orientation="landscape" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>